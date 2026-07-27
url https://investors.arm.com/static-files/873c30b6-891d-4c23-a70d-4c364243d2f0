--- v0 (2026-06-18)
+++ v1 (2026-07-27)
@@ -7,69 +7,69 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nicbor01\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\alewaa02\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{94B93D15-18DE-4D8B-8149-7DAD01BB0B64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4365629F-8333-4F31-87DC-96C6828223C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-24375" yWindow="1605" windowWidth="21600" windowHeight="12645" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="KPI" sheetId="2" r:id="rId1"/>
     <sheet name="IS" sheetId="3" r:id="rId2"/>
     <sheet name="Non-GAAP" sheetId="4" r:id="rId3"/>
     <sheet name="CF" sheetId="6" r:id="rId4"/>
     <sheet name="BS" sheetId="7" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="140000" concurrentCalc="0"/>
+  <calcPr calcId="140000"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="205">
   <si>
     <t>Published on May 6, 2026</t>
   </si>
   <si>
     <t>This should be read in conjunction with our Form 20-F to be filed with the Securities and Exchange Commission (SEC) on May 27, 2026, and the Shareholder Letter for the fourth quarter and the fiscal year ended March 31, 2026, which is available on the Investor Relations section of Arm's website. For more information and definitions of the key financial and operating metrics and Non-GAAP measures see the “Key Financial and Operating Metrics” section in the Shareholder Letter.</t>
   </si>
   <si>
     <t>As of the last day of the applicable period.</t>
   </si>
   <si>
     <t>For the quarter ended June 30, 2023 (Q1 FYE24), the number of Flexible Access agreements has been corrected to 211 from 214 (as previously reported in our final prospectus filed with the SEC on September 14, 2023) to account for certain customer license terminations and a consolidation of customer licenses due to an acquisition.</t>
   </si>
   <si>
     <t>We continually review our key operating metrics to ensure that they provide useful information to investors in understanding and evaluating our results of operations. The quarterly number of employees and engineers as a key operating metric has become less relevant to our growth. We will continue to disclose our total number of employees on an annual basis in the shareholder letter for our fourth fiscal quarter, which we believe is sufficient and in line with comparable companies. As such, starting in Q1 FYE26, we are no longer reporting the total number of employees and engineers for our first, second and third fiscal quarters.</t>
   </si>
   <si>
     <t>This should be read in conjunction with our Form 20-F to be filed with the Securities and Exchange Commission (SEC) on May 27, 2026, and the Shareholder Letter for the fourth quarter and the fiscal year ended March 31, 2026, which is available on the Investor Relations section of Arm's website.</t>
   </si>
   <si>
     <t>For the fiscal year ended March 31, 2023, the quarterly values for share-based compensation expense and accrued compensation and benefits will not sum to their respective full year total, each having an offsetting variance of $57m. This resulted from certain equity-settled awards being converted to liability-settled during the quarter ended December 31, 2022, and all related expenses incurred up through the prior quarter were reclassed from Equity to Liability. This variance is one-time, known and expected, and has no impact to overall cash flow.</t>
@@ -134,167 +134,157 @@
   <si>
     <t>($ millions, except for Number of extant Arm Total Access and Arm Flexible Access licenses, and Total number of employees and engineers)</t>
   </si>
   <si>
     <t>FYE22</t>
   </si>
   <si>
     <t>FYE23</t>
   </si>
   <si>
     <t>FYE24</t>
   </si>
   <si>
     <t>FYE25</t>
   </si>
   <si>
     <t>FYE26</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Key Financial and Operating Metrics</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> (1)</t>
     </r>
   </si>
   <si>
     <t>Revenue:</t>
   </si>
   <si>
     <t>License and other revenue</t>
   </si>
   <si>
     <t>Royalty revenue</t>
   </si>
   <si>
     <t>Total revenue</t>
   </si>
   <si>
     <t>Operating metrics:</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Number of extant Arm Total Access licenses</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> (2)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Number of extant Arm Flexible Access licenses</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> (2) (3)</t>
     </r>
   </si>
   <si>
     <t>Annualized contract value</t>
   </si>
   <si>
     <t>Remaining performance obligations</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve">Total number of employees (at end of period) </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>(4)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve">Total number of engineers </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>(4)</t>
     </r>
   </si>
   <si>
     <t>(in millions, except per share amounts)</t>
   </si>
   <si>
     <t>Condensed Consolidated Income Statements (Unaudited for the quarterly periods presented) (1)</t>
   </si>
   <si>
     <t>Revenue from external customers</t>
   </si>
   <si>
     <t>Revenue from related parties</t>
   </si>
   <si>
     <t>Gross profit (loss)</t>
   </si>
   <si>
     <t>Operating expenses:</t>
   </si>
   <si>
     <t>Impairment of long-lived assets</t>
   </si>
@@ -340,555 +330,521 @@
   <si>
     <t>Net income (loss) from continuing operations per share attributable to ordinary shareholders</t>
   </si>
   <si>
     <t xml:space="preserve">Basic </t>
   </si>
   <si>
     <t>Diluted</t>
   </si>
   <si>
     <t>Weighted average ordinary shares outstanding</t>
   </si>
   <si>
     <t>Basic</t>
   </si>
   <si>
     <t xml:space="preserve">(in millions, except per share amounts) </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve">GAAP to Non-GAAP Reconciliation (Unaudited) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve">(1) </t>
     </r>
   </si>
   <si>
     <t>Reconciliation of GAAP cost of sales to Non-GAAP cost of sales:</t>
   </si>
   <si>
     <t>Adjusted for:</t>
   </si>
   <si>
     <t>Acquisition-related intangible asset amortization</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Share-based compensation cost (equity settled)</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> (2)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve">Employer taxes related to SBC, net of R&amp;D tax incentives </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>(3)(4)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF231F20"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve">One-time employee benefit </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF231F20"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>(5)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve">Non-GAAP cost of sales </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>(3)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Reconciliation of GAAP gross profit to Non-GAAP gross profit: </t>
   </si>
   <si>
     <t xml:space="preserve">Gross profit </t>
   </si>
   <si>
     <t>Gross margin</t>
   </si>
   <si>
     <t xml:space="preserve">Adjusted for:  </t>
   </si>
   <si>
     <t xml:space="preserve">Acquisition-related intangible asset amortization </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Share-based compensation cost (equity settled)</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> (2)(6)(7)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Employer taxes related to SBC, net of R&amp;D tax incentives</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>(3)(4)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve">Non-GAAP gross profit </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>(3)</t>
     </r>
   </si>
   <si>
     <t>Non-GAAP gross margin</t>
   </si>
   <si>
     <t>Reconciliation of GAAP research and development operating expenses to 
 Non-GAAP research and development operating expenses:</t>
   </si>
   <si>
     <t>Other operating income (expenses), net</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Non-GAAP research and development operating expenses</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> (3)</t>
     </r>
   </si>
   <si>
     <t>Reconciliation of GAAP selling, general and administrative operating expenses to 
 Non-GAAP selling, general and administrative operating expenses:</t>
   </si>
   <si>
     <t>Acquisition-related expenses</t>
   </si>
   <si>
     <t>Public company readiness costs</t>
   </si>
   <si>
     <t>Costs associated with disposal activities</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Non-GAAP selling, general and administrative operating expenses</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> (3)</t>
     </r>
   </si>
   <si>
     <t>Reconciliation of GAAP impairment of long-lived assets operating expenses to 
 Non-GAAP impairment of long-lived assets operating expenses:</t>
   </si>
   <si>
     <t xml:space="preserve">Non-GAAP impairment of long-lived assets operating expenses </t>
   </si>
   <si>
     <t>Reconciliation of GAAP disposal, restructuring and other operating expenses, net to 
 Non-GAAP disposal, restructuring and other operating expenses, net:</t>
   </si>
   <si>
     <t>Restructuring and related costs</t>
   </si>
   <si>
     <t>Non-GAAP disposal, restructuring and other operating expenses, net</t>
   </si>
   <si>
     <t xml:space="preserve">Reconciliation of GAAP operating income (loss) to Non-GAAP operating income (loss): </t>
   </si>
   <si>
     <t>Operating margin</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF231F20"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>One-time employee benefit</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF231F20"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF231F20"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>(5)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Non-GAAP operating income (loss)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> (3)</t>
     </r>
   </si>
   <si>
     <t>Non-GAAP operating margin</t>
   </si>
   <si>
     <t>Reconciliation of GAAP net income (loss) from continuing operations to 
 Non-GAAP net income (loss) from continuing operations:</t>
   </si>
   <si>
     <t>Adjusted for operating items:</t>
   </si>
   <si>
     <t>Adjusted for non-operating items:</t>
   </si>
   <si>
     <t xml:space="preserve">(Income) loss from equity method investments, net </t>
   </si>
   <si>
     <t>(Income) loss from debt investments, net</t>
   </si>
   <si>
     <t>Gain on disposal of business</t>
   </si>
   <si>
     <t>Pre-tax total non-GAAP adjustments</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Income tax effect on non-GAAP adjustments</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> (3)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Non-GAAP net income (loss) from continuing operations</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> (3)</t>
     </r>
   </si>
   <si>
     <t>Non-GAAP net income (loss) from continuing operations per share attributable to ordinary shareholders</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                              </t>
   </si>
   <si>
     <t xml:space="preserve">(Income) loss from equity investments, net </t>
   </si>
   <si>
     <t>(in millions)</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve">Condensed Cash Flow Statement (Unaudited for the quarterly periods presented) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>(2)</t>
     </r>
   </si>
   <si>
     <t>Cash flows provided by (used for) operating activities:</t>
   </si>
   <si>
     <t>Adjustments to reconcile net income (loss) to net cash provided by (used for) operating activities:</t>
   </si>
   <si>
     <t>Depreciation and amortization</t>
   </si>
   <si>
     <t>Deferred income taxes</t>
   </si>
   <si>
     <t>Impairment losses on long-lived assets and loans receivable</t>
   </si>
   <si>
     <t>Share-based compensation cost</t>
   </si>
   <si>
     <t>Operating lease expense</t>
   </si>
   <si>
     <t>Gain on business divestiture</t>
   </si>
   <si>
     <t>Other non-cash operating activities, net</t>
   </si>
   <si>
     <t>Changes in assets and liabilities:</t>
   </si>
   <si>
     <t>Accounts receivable, net (including receivables from related parties)</t>
   </si>
   <si>
     <t xml:space="preserve">Contract assets, net (including contract assets from related parties) </t>
   </si>
   <si>
     <t>Prepaid expenses and other assets</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Accrued compensation and benefits and share-based compensation</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> (1)</t>
     </r>
   </si>
   <si>
     <t>Contract liabilities (including contract liabilities from related parties)</t>
   </si>
   <si>
     <t>Tax liabilities</t>
   </si>
   <si>
     <t>Operating lease liabilities</t>
   </si>
   <si>
     <t xml:space="preserve">Other liabilities (including payables to related parties) </t>
   </si>
   <si>
     <t xml:space="preserve">Net cash provided by (used for) operating activities </t>
   </si>
   <si>
     <t>Cash flows provided by (used for) investing activities</t>
   </si>
   <si>
     <t>Purchases of short-term investments</t>
   </si>
@@ -943,142 +899,136 @@
   <si>
     <t xml:space="preserve">Net cash provided by (used for) financing activities </t>
   </si>
   <si>
     <t>Effect of foreign exchange rate changes on cash and cash equivalents</t>
   </si>
   <si>
     <t xml:space="preserve">Net increase (decrease) in cash and cash equivalents </t>
   </si>
   <si>
     <t xml:space="preserve">Cash and cash equivalents at the beginning of the period </t>
   </si>
   <si>
     <t>Cash and cash equivalents at the end of the period</t>
   </si>
   <si>
     <t>Cash and cash equivalents from continuing operations, end of the period</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve">Free Cash Flow (Unaudited) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>(2)</t>
     </r>
   </si>
   <si>
     <t>Non-GAAP free cash flow</t>
   </si>
   <si>
     <t xml:space="preserve">           </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve">Condensed Consolidated Balance Sheet (Unaudited for the quarterly periods presented) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>(1)</t>
     </r>
   </si>
   <si>
     <t>Assets:</t>
   </si>
   <si>
     <t>Current assets:</t>
   </si>
   <si>
     <t>Cash and cash equivalents</t>
   </si>
   <si>
     <t>Short-term investments</t>
   </si>
   <si>
     <t>Contract assets (including contract assets from related parties)</t>
   </si>
   <si>
     <t>Prepaid expenses and other current assets</t>
   </si>
   <si>
     <t>Total current assets</t>
   </si>
   <si>
     <t>Non-current assets:</t>
   </si>
   <si>
     <t>Property and equipment, net</t>
   </si>
   <si>
     <t>Operating lease right-of-use assets</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve">Finance lease right-of-use assets </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>(2)</t>
     </r>
   </si>
   <si>
     <t>Equity investments (including investments held at fair value)</t>
   </si>
   <si>
     <t>Goodwill</t>
   </si>
   <si>
     <t>Intangible assets, net</t>
   </si>
   <si>
     <t>Deferred tax assets</t>
   </si>
   <si>
     <t>Non-current portion of contract assets</t>
   </si>
   <si>
     <t>Other non-current assets</t>
   </si>
   <si>
     <t>Total non-current assets</t>
   </si>
@@ -1148,158 +1098,141 @@
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="164" formatCode="#0;&quot;-&quot;#0;#0;_(@_)"/>
     <numFmt numFmtId="165" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;* #,##0_);&quot;$&quot;* \(#,##0\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="#,##0;&quot;-&quot;#,##0;#,##0;_(@_)"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;* #,##0_);&quot;$&quot;* \(#,##0\);&quot;$&quot;* #,##0_);_(@_)"/>
     <numFmt numFmtId="169" formatCode="&quot;&quot;* #,##0_);&quot;&quot;* \(#,##0\);&quot;&quot;* #,##0_);_(@_)"/>
     <numFmt numFmtId="170" formatCode="&quot;&quot;* #,##0.00_);&quot;&quot;* \(#,##0.00\);&quot;&quot;* #,##0.00_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#0.0_)%;\(#0.0\)%;#0.0_)%;_(@_)"/>
     <numFmt numFmtId="174" formatCode="* #,##0;* \(#,##0\);* &quot;—&quot;;_(@_)"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF231F20"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color rgb="FF231F20"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF747474"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
@@ -2425,51 +2358,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AA30"/>
   <sheetViews>
-    <sheetView tabSelected="1" showRuler="0" workbookViewId="0">
+    <sheetView showRuler="0" workbookViewId="0">
       <selection sqref="A1:C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="3.42578125" customWidth="1"/>
     <col min="3" max="3" width="69.7109375" customWidth="1"/>
     <col min="4" max="6" width="14.7109375" customWidth="1"/>
     <col min="7" max="20" width="13.7109375" customWidth="1"/>
     <col min="21" max="21" width="0.42578125" customWidth="1"/>
     <col min="22" max="27" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="101"/>
       <c r="B1" s="100"/>
       <c r="C1" s="100"/>
     </row>
     <row r="2" spans="1:27" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="100"/>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
     </row>
     <row r="3" spans="1:27" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="100"/>
@@ -3598,166 +3531,165 @@
     <mergeCell ref="C27:Y27"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="A1:C3"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="B9:C10"/>
     <mergeCell ref="B12:C12"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:AA45"/>
+  <dimension ref="A1:AB45"/>
   <sheetViews>
-    <sheetView showRuler="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showRuler="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="3.42578125" customWidth="1"/>
     <col min="3" max="3" width="84.140625" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" customWidth="1"/>
-    <col min="21" max="21" width="0.42578125" customWidth="1"/>
+    <col min="22" max="22" width="0.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:28" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="101"/>
       <c r="B1" s="101"/>
       <c r="C1" s="101"/>
     </row>
-    <row r="2" spans="1:27" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:28" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="101"/>
       <c r="B2" s="101"/>
       <c r="C2" s="101"/>
     </row>
-    <row r="3" spans="1:27" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:28" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="101"/>
       <c r="B3" s="101"/>
       <c r="C3" s="101"/>
     </row>
-    <row r="4" spans="1:27" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:28" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="102" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="100"/>
       <c r="C4" s="100"/>
     </row>
-    <row r="5" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="110" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="100"/>
       <c r="C5" s="100"/>
     </row>
-    <row r="6" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="7" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="8" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D8" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>23</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>21</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>22</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>23</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>24</v>
       </c>
       <c r="P8" s="4" t="s">
         <v>21</v>
       </c>
       <c r="Q8" s="4" t="s">
         <v>22</v>
       </c>
       <c r="R8" s="4" t="s">
         <v>23</v>
       </c>
       <c r="S8" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="T8" s="6" t="s">
+      <c r="T8" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="U8" s="63"/>
-[...3 lines deleted...]
-      <c r="W8" s="4" t="s">
+      <c r="U8" s="6"/>
+      <c r="V8" s="63"/>
+      <c r="W8" s="5" t="s">
         <v>25</v>
       </c>
       <c r="X8" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Y8" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="Z8" s="6" t="s">
+      <c r="Z8" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="AA8" s="30"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA8" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="AB8" s="30"/>
+    </row>
+    <row r="9" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="111" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="100"/>
       <c r="D9" s="8">
         <v>44651</v>
       </c>
       <c r="E9" s="7">
         <v>44742</v>
       </c>
       <c r="F9" s="7">
         <v>44834</v>
       </c>
       <c r="G9" s="7">
         <v>44926</v>
       </c>
       <c r="H9" s="7">
         <v>45016</v>
       </c>
       <c r="I9" s="7">
         <v>45107</v>
       </c>
       <c r="J9" s="7">
         <v>45199</v>
       </c>
@@ -3766,238 +3698,243 @@
       </c>
       <c r="L9" s="7">
         <v>45382</v>
       </c>
       <c r="M9" s="7">
         <v>45473</v>
       </c>
       <c r="N9" s="7">
         <v>45565</v>
       </c>
       <c r="O9" s="7">
         <v>45657</v>
       </c>
       <c r="P9" s="7">
         <v>45747</v>
       </c>
       <c r="Q9" s="7">
         <v>45838</v>
       </c>
       <c r="R9" s="7">
         <v>45930</v>
       </c>
       <c r="S9" s="7">
         <v>46022</v>
       </c>
-      <c r="T9" s="9">
+      <c r="T9" s="7">
         <v>46112</v>
       </c>
-      <c r="U9" s="64"/>
-      <c r="V9" s="8">
+      <c r="U9" s="9"/>
+      <c r="V9" s="64"/>
+      <c r="W9" s="8">
         <v>44651</v>
       </c>
-      <c r="W9" s="7">
+      <c r="X9" s="7">
         <v>45016</v>
       </c>
-      <c r="X9" s="7">
+      <c r="Y9" s="7">
         <v>45382</v>
       </c>
-      <c r="Y9" s="7">
+      <c r="Z9" s="7">
         <v>45747</v>
       </c>
-      <c r="Z9" s="9">
+      <c r="AA9" s="9">
         <v>46112</v>
       </c>
-      <c r="AA9" s="30"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB9" s="30"/>
+    </row>
+    <row r="10" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="100"/>
       <c r="C10" s="100"/>
       <c r="D10" s="11" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>28</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="10" t="s">
         <v>28</v>
       </c>
       <c r="I10" s="10" t="s">
         <v>29</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>29</v>
       </c>
       <c r="K10" s="10" t="s">
         <v>29</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>29</v>
       </c>
       <c r="M10" s="10" t="s">
         <v>30</v>
       </c>
       <c r="N10" s="10" t="s">
         <v>30</v>
       </c>
       <c r="O10" s="10" t="s">
         <v>30</v>
       </c>
       <c r="P10" s="10" t="s">
         <v>30</v>
       </c>
       <c r="Q10" s="10" t="s">
         <v>31</v>
       </c>
       <c r="R10" s="10" t="s">
         <v>31</v>
       </c>
       <c r="S10" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="T10" s="12" t="s">
+      <c r="T10" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="U10" s="63"/>
-      <c r="V10" s="11" t="s">
+      <c r="U10" s="12"/>
+      <c r="V10" s="63"/>
+      <c r="W10" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="W10" s="10" t="s">
+      <c r="X10" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="X10" s="10" t="s">
+      <c r="Y10" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="Y10" s="10" t="s">
+      <c r="Z10" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="Z10" s="12" t="s">
+      <c r="AA10" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="AA10" s="30"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB10" s="30"/>
+    </row>
+    <row r="11" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="31"/>
       <c r="C11" s="31"/>
       <c r="D11" s="31"/>
       <c r="E11" s="65"/>
       <c r="F11" s="65"/>
       <c r="G11" s="65"/>
       <c r="H11" s="65"/>
       <c r="I11" s="65"/>
       <c r="J11" s="65"/>
       <c r="K11" s="65"/>
       <c r="L11" s="65"/>
       <c r="M11" s="65"/>
       <c r="N11" s="65"/>
       <c r="O11" s="65"/>
       <c r="P11" s="65"/>
       <c r="Q11" s="65"/>
       <c r="R11" s="65"/>
       <c r="S11" s="65"/>
       <c r="T11" s="65"/>
-      <c r="V11" s="65"/>
+      <c r="U11" s="65"/>
       <c r="W11" s="65"/>
       <c r="X11" s="65"/>
       <c r="Y11" s="65"/>
       <c r="Z11" s="65"/>
-    </row>
-    <row r="12" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA11" s="65"/>
+    </row>
+    <row r="12" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="105" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="106"/>
       <c r="D12" s="32"/>
       <c r="E12" s="32"/>
       <c r="F12" s="32"/>
       <c r="G12" s="32"/>
       <c r="H12" s="32"/>
       <c r="I12" s="32"/>
       <c r="J12" s="32"/>
       <c r="K12" s="32"/>
       <c r="L12" s="32"/>
       <c r="M12" s="32"/>
       <c r="N12" s="32"/>
       <c r="O12" s="32"/>
       <c r="P12" s="32"/>
       <c r="Q12" s="32"/>
       <c r="R12" s="32"/>
       <c r="S12" s="32"/>
-      <c r="T12" s="33"/>
-[...2 lines deleted...]
-      <c r="W12" s="32"/>
+      <c r="T12" s="32"/>
+      <c r="U12" s="33"/>
+      <c r="V12" s="66"/>
+      <c r="W12" s="35"/>
       <c r="X12" s="32"/>
       <c r="Y12" s="32"/>
-      <c r="Z12" s="33"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z12" s="32"/>
+      <c r="AA12" s="33"/>
+      <c r="AB12" s="30"/>
+    </row>
+    <row r="13" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="36"/>
       <c r="C13" s="38"/>
       <c r="D13" s="36"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="37"/>
       <c r="L13" s="37"/>
       <c r="M13" s="37"/>
       <c r="N13" s="37"/>
       <c r="O13" s="37"/>
       <c r="P13" s="37"/>
       <c r="Q13" s="37"/>
       <c r="R13" s="37"/>
       <c r="S13" s="37"/>
-      <c r="T13" s="38"/>
-[...2 lines deleted...]
-      <c r="W13" s="37"/>
+      <c r="T13" s="37"/>
+      <c r="U13" s="38"/>
+      <c r="V13" s="34"/>
+      <c r="W13" s="36"/>
       <c r="X13" s="37"/>
       <c r="Y13" s="37"/>
-      <c r="Z13" s="38"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z13" s="37"/>
+      <c r="AA13" s="38"/>
+      <c r="AB13" s="30"/>
+    </row>
+    <row r="14" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="107" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="100"/>
       <c r="D14" s="13"/>
-      <c r="U14" s="67"/>
-[...3 lines deleted...]
-    <row r="15" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="V14" s="67"/>
+      <c r="W14" s="68"/>
+      <c r="AB14" s="30"/>
+    </row>
+    <row r="15" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="108" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="100"/>
       <c r="D15" s="45">
         <v>521</v>
       </c>
       <c r="E15" s="46">
         <v>524</v>
       </c>
       <c r="F15" s="46">
         <v>469</v>
       </c>
       <c r="G15" s="46">
         <v>533</v>
       </c>
       <c r="H15" s="46">
         <v>499</v>
       </c>
       <c r="I15" s="46">
         <v>535</v>
       </c>
       <c r="J15" s="46">
         <v>644</v>
       </c>
@@ -4006,72 +3943,72 @@
       </c>
       <c r="L15" s="46">
         <v>754</v>
       </c>
       <c r="M15" s="46">
         <v>815</v>
       </c>
       <c r="N15" s="46">
         <v>652</v>
       </c>
       <c r="O15" s="46">
         <v>698</v>
       </c>
       <c r="P15" s="46">
         <v>1019</v>
       </c>
       <c r="Q15" s="46">
         <v>725</v>
       </c>
       <c r="R15" s="46">
         <v>713</v>
       </c>
       <c r="S15" s="46">
         <v>904</v>
       </c>
-      <c r="T15" s="47">
+      <c r="T15" s="46">
         <v>1079</v>
       </c>
-      <c r="U15" s="63"/>
-      <c r="V15" s="45">
+      <c r="V15" s="63"/>
+      <c r="W15" s="45">
         <v>2219</v>
       </c>
-      <c r="W15" s="46">
+      <c r="X15" s="46">
         <v>2025</v>
       </c>
-      <c r="X15" s="46">
+      <c r="Y15" s="46">
         <v>2509</v>
       </c>
-      <c r="Y15" s="46">
+      <c r="Z15" s="46">
         <v>3184</v>
       </c>
-      <c r="Z15" s="47">
+      <c r="AA15" s="47">
         <v>3421</v>
       </c>
-      <c r="AA15" s="30"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB15" s="30"/>
+    </row>
+    <row r="16" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="108" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="100"/>
       <c r="D16" s="48">
         <v>136</v>
       </c>
       <c r="E16" s="49">
         <v>168</v>
       </c>
       <c r="F16" s="49">
         <v>161</v>
       </c>
       <c r="G16" s="49">
         <v>191</v>
       </c>
       <c r="H16" s="49">
         <v>134</v>
       </c>
       <c r="I16" s="49">
         <v>140</v>
       </c>
       <c r="J16" s="49">
         <v>162</v>
       </c>
@@ -4080,72 +4017,72 @@
       </c>
       <c r="L16" s="49">
         <v>174</v>
       </c>
       <c r="M16" s="49">
         <v>124</v>
       </c>
       <c r="N16" s="49">
         <v>192</v>
       </c>
       <c r="O16" s="49">
         <v>285</v>
       </c>
       <c r="P16" s="49">
         <v>222</v>
       </c>
       <c r="Q16" s="49">
         <v>328</v>
       </c>
       <c r="R16" s="49">
         <v>422</v>
       </c>
       <c r="S16" s="49">
         <v>338</v>
       </c>
-      <c r="T16" s="50">
+      <c r="T16" s="49">
         <v>411</v>
       </c>
-      <c r="U16" s="63"/>
-      <c r="V16" s="48">
+      <c r="V16" s="63"/>
+      <c r="W16" s="48">
         <v>484</v>
       </c>
-      <c r="W16" s="49">
+      <c r="X16" s="49">
         <v>654</v>
       </c>
-      <c r="X16" s="49">
+      <c r="Y16" s="49">
         <v>724</v>
       </c>
-      <c r="Y16" s="49">
+      <c r="Z16" s="49">
         <v>823</v>
       </c>
-      <c r="Z16" s="50">
+      <c r="AA16" s="50">
         <v>1499</v>
       </c>
-      <c r="AA16" s="30"/>
-[...1 lines deleted...]
-    <row r="17" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB16" s="30"/>
+    </row>
+    <row r="17" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="107" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="100"/>
       <c r="D17" s="51">
         <v>657</v>
       </c>
       <c r="E17" s="52">
         <v>692</v>
       </c>
       <c r="F17" s="52">
         <v>630</v>
       </c>
       <c r="G17" s="52">
         <v>724</v>
       </c>
       <c r="H17" s="52">
         <v>633</v>
       </c>
       <c r="I17" s="52">
         <v>675</v>
       </c>
       <c r="J17" s="52">
         <v>806</v>
       </c>
@@ -4154,72 +4091,72 @@
       </c>
       <c r="L17" s="52">
         <v>928</v>
       </c>
       <c r="M17" s="52">
         <v>939</v>
       </c>
       <c r="N17" s="52">
         <v>844</v>
       </c>
       <c r="O17" s="52">
         <v>983</v>
       </c>
       <c r="P17" s="52">
         <v>1241</v>
       </c>
       <c r="Q17" s="52">
         <v>1053</v>
       </c>
       <c r="R17" s="52">
         <v>1135</v>
       </c>
       <c r="S17" s="52">
         <v>1242</v>
       </c>
-      <c r="T17" s="53">
+      <c r="T17" s="52">
         <v>1490</v>
       </c>
-      <c r="U17" s="67"/>
-      <c r="V17" s="51">
+      <c r="V17" s="67"/>
+      <c r="W17" s="51">
         <v>2703</v>
       </c>
-      <c r="W17" s="52">
+      <c r="X17" s="52">
         <v>2679</v>
       </c>
-      <c r="X17" s="52">
+      <c r="Y17" s="52">
         <v>3233</v>
       </c>
-      <c r="Y17" s="52">
+      <c r="Z17" s="52">
         <v>4007</v>
       </c>
-      <c r="Z17" s="53">
+      <c r="AA17" s="53">
         <v>4920</v>
       </c>
-      <c r="AA17" s="30"/>
-[...1 lines deleted...]
-    <row r="18" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB17" s="30"/>
+    </row>
+    <row r="18" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="108" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="100"/>
       <c r="D18" s="48">
         <v>-37</v>
       </c>
       <c r="E18" s="49">
         <v>-25</v>
       </c>
       <c r="F18" s="49">
         <v>-25</v>
       </c>
       <c r="G18" s="49">
         <v>-29</v>
       </c>
       <c r="H18" s="49">
         <v>-27</v>
       </c>
       <c r="I18" s="49">
         <v>-31</v>
       </c>
       <c r="J18" s="49">
         <v>-46</v>
       </c>
@@ -4228,72 +4165,72 @@
       </c>
       <c r="L18" s="49">
         <v>-41</v>
       </c>
       <c r="M18" s="49">
         <v>-33</v>
       </c>
       <c r="N18" s="49">
         <v>-32</v>
       </c>
       <c r="O18" s="49">
         <v>-28</v>
       </c>
       <c r="P18" s="49">
         <v>-28</v>
       </c>
       <c r="Q18" s="49">
         <v>-30</v>
       </c>
       <c r="R18" s="49">
         <v>-29</v>
       </c>
       <c r="S18" s="49">
         <v>-30</v>
       </c>
-      <c r="T18" s="50">
+      <c r="T18" s="49">
         <v>-32</v>
       </c>
-      <c r="U18" s="63"/>
-      <c r="V18" s="48">
+      <c r="V18" s="63"/>
+      <c r="W18" s="48">
         <v>-131</v>
       </c>
-      <c r="W18" s="49">
+      <c r="X18" s="49">
         <v>-106</v>
       </c>
-      <c r="X18" s="49">
+      <c r="Y18" s="49">
         <v>-154</v>
       </c>
-      <c r="Y18" s="49">
+      <c r="Z18" s="49">
         <v>-121</v>
       </c>
-      <c r="Z18" s="50">
+      <c r="AA18" s="50">
         <v>-121</v>
       </c>
-      <c r="AA18" s="30"/>
-[...1 lines deleted...]
-    <row r="19" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB18" s="30"/>
+    </row>
+    <row r="19" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="107" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="100"/>
       <c r="D19" s="51">
         <v>620</v>
       </c>
       <c r="E19" s="52">
         <v>667</v>
       </c>
       <c r="F19" s="52">
         <v>605</v>
       </c>
       <c r="G19" s="52">
         <v>695</v>
       </c>
       <c r="H19" s="52">
         <v>606</v>
       </c>
       <c r="I19" s="52">
         <v>644</v>
       </c>
       <c r="J19" s="52">
         <v>760</v>
       </c>
@@ -4302,82 +4239,82 @@
       </c>
       <c r="L19" s="52">
         <v>887</v>
       </c>
       <c r="M19" s="52">
         <v>906</v>
       </c>
       <c r="N19" s="52">
         <v>812</v>
       </c>
       <c r="O19" s="52">
         <v>955</v>
       </c>
       <c r="P19" s="52">
         <v>1213</v>
       </c>
       <c r="Q19" s="52">
         <v>1023</v>
       </c>
       <c r="R19" s="52">
         <v>1106</v>
       </c>
       <c r="S19" s="52">
         <v>1212</v>
       </c>
-      <c r="T19" s="53">
+      <c r="T19" s="52">
         <v>1458</v>
       </c>
-      <c r="U19" s="67"/>
-      <c r="V19" s="51">
+      <c r="V19" s="67"/>
+      <c r="W19" s="51">
         <v>2572</v>
       </c>
-      <c r="W19" s="52">
+      <c r="X19" s="52">
         <v>2573</v>
       </c>
-      <c r="X19" s="52">
+      <c r="Y19" s="52">
         <v>3079</v>
       </c>
-      <c r="Y19" s="52">
+      <c r="Z19" s="52">
         <v>3886</v>
       </c>
-      <c r="Z19" s="53">
+      <c r="AA19" s="53">
         <v>4799</v>
       </c>
-      <c r="AA19" s="30"/>
-[...1 lines deleted...]
-    <row r="20" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB19" s="30"/>
+    </row>
+    <row r="20" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="108" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="100"/>
       <c r="D20" s="14"/>
-      <c r="U20" s="63"/>
-[...3 lines deleted...]
-    <row r="21" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="V20" s="63"/>
+      <c r="W20" s="14"/>
+      <c r="AB20" s="30"/>
+    </row>
+    <row r="21" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="108" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="100"/>
       <c r="D21" s="48">
         <v>-341</v>
       </c>
       <c r="E21" s="49">
         <v>-218</v>
       </c>
       <c r="F21" s="49">
         <v>-248</v>
       </c>
       <c r="G21" s="49">
         <v>-286</v>
       </c>
       <c r="H21" s="49">
         <v>-381</v>
       </c>
       <c r="I21" s="49">
         <v>-337</v>
       </c>
       <c r="J21" s="49">
         <v>-626</v>
       </c>
@@ -4386,72 +4323,72 @@
       </c>
       <c r="L21" s="49">
         <v>-584</v>
       </c>
       <c r="M21" s="49">
         <v>-485</v>
       </c>
       <c r="N21" s="49">
         <v>-507</v>
       </c>
       <c r="O21" s="49">
         <v>-533</v>
       </c>
       <c r="P21" s="49">
         <v>-546</v>
       </c>
       <c r="Q21" s="49">
         <v>-650</v>
       </c>
       <c r="R21" s="49">
         <v>-691</v>
       </c>
       <c r="S21" s="49">
         <v>-737</v>
       </c>
-      <c r="T21" s="50">
+      <c r="T21" s="49">
         <v>-698</v>
       </c>
-      <c r="U21" s="63"/>
-      <c r="V21" s="48">
+      <c r="V21" s="63"/>
+      <c r="W21" s="48">
         <v>-995</v>
       </c>
-      <c r="W21" s="49">
+      <c r="X21" s="49">
         <v>-1133</v>
       </c>
-      <c r="X21" s="49">
+      <c r="Y21" s="49">
         <v>-1979</v>
       </c>
-      <c r="Y21" s="49">
+      <c r="Z21" s="49">
         <v>-2071</v>
       </c>
-      <c r="Z21" s="50">
+      <c r="AA21" s="50">
         <v>-2776</v>
       </c>
-      <c r="AA21" s="30"/>
-[...1 lines deleted...]
-    <row r="22" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB21" s="30"/>
+    </row>
+    <row r="22" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="108" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="100"/>
       <c r="D22" s="48">
         <v>-321</v>
       </c>
       <c r="E22" s="49">
         <v>-153</v>
       </c>
       <c r="F22" s="49">
         <v>-172</v>
       </c>
       <c r="G22" s="49">
         <v>-163</v>
       </c>
       <c r="H22" s="49">
         <v>-274</v>
       </c>
       <c r="I22" s="49">
         <v>-196</v>
       </c>
       <c r="J22" s="49">
         <v>-290</v>
       </c>
@@ -4460,72 +4397,72 @@
       </c>
       <c r="L22" s="49">
         <v>-281</v>
       </c>
       <c r="M22" s="49">
         <v>-239</v>
       </c>
       <c r="N22" s="49">
         <v>-241</v>
       </c>
       <c r="O22" s="49">
         <v>-247</v>
       </c>
       <c r="P22" s="49">
         <v>-257</v>
       </c>
       <c r="Q22" s="49">
         <v>-259</v>
       </c>
       <c r="R22" s="49">
         <v>-252</v>
       </c>
       <c r="S22" s="49">
         <v>-284</v>
       </c>
-      <c r="T22" s="50">
+      <c r="T22" s="49">
         <v>-320</v>
       </c>
-      <c r="U22" s="63"/>
-      <c r="V22" s="48">
+      <c r="V22" s="63"/>
+      <c r="W22" s="48">
         <v>-897</v>
       </c>
-      <c r="W22" s="49">
+      <c r="X22" s="49">
         <v>-762</v>
       </c>
-      <c r="X22" s="49">
+      <c r="Y22" s="49">
         <v>-983</v>
       </c>
-      <c r="Y22" s="49">
+      <c r="Z22" s="49">
         <v>-984</v>
       </c>
-      <c r="Z22" s="50">
+      <c r="AA22" s="50">
         <v>-1115</v>
       </c>
-      <c r="AA22" s="30"/>
-[...1 lines deleted...]
-    <row r="23" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB22" s="30"/>
+    </row>
+    <row r="23" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="108" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="100"/>
       <c r="D23" s="48">
         <v>-16</v>
       </c>
       <c r="E23" s="49">
         <v>0</v>
       </c>
       <c r="F23" s="49">
         <v>0</v>
       </c>
       <c r="G23" s="49">
         <v>0</v>
       </c>
       <c r="H23" s="49">
         <v>0</v>
       </c>
       <c r="I23" s="49">
         <v>0</v>
       </c>
       <c r="J23" s="49">
         <v>0</v>
       </c>
@@ -4534,72 +4471,72 @@
       </c>
       <c r="L23" s="49">
         <v>0</v>
       </c>
       <c r="M23" s="49">
         <v>0</v>
       </c>
       <c r="N23" s="49">
         <v>0</v>
       </c>
       <c r="O23" s="49">
         <v>0</v>
       </c>
       <c r="P23" s="49">
         <v>0</v>
       </c>
       <c r="Q23" s="49">
         <v>0</v>
       </c>
       <c r="R23" s="49">
         <v>0</v>
       </c>
       <c r="S23" s="49">
         <v>0</v>
       </c>
-      <c r="T23" s="50">
-[...3 lines deleted...]
-      <c r="V23" s="48">
+      <c r="T23" s="49">
+        <v>0</v>
+      </c>
+      <c r="V23" s="63"/>
+      <c r="W23" s="48">
         <v>-21</v>
       </c>
-      <c r="W23" s="49">
-[...1 lines deleted...]
-      </c>
       <c r="X23" s="49">
         <v>0</v>
       </c>
       <c r="Y23" s="49">
         <v>0</v>
       </c>
-      <c r="Z23" s="50">
-[...4 lines deleted...]
-    <row r="24" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z23" s="49">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="30"/>
+    </row>
+    <row r="24" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="108" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="100"/>
       <c r="D24" s="48">
         <v>-26</v>
       </c>
       <c r="E24" s="49">
         <v>-2</v>
       </c>
       <c r="F24" s="49">
         <v>-2</v>
       </c>
       <c r="G24" s="49">
         <v>-2</v>
       </c>
       <c r="H24" s="49">
         <v>-1</v>
       </c>
       <c r="I24" s="49">
         <v>0</v>
       </c>
       <c r="J24" s="49">
         <v>0</v>
       </c>
@@ -4608,72 +4545,72 @@
       </c>
       <c r="L24" s="49">
         <v>0</v>
       </c>
       <c r="M24" s="49">
         <v>0</v>
       </c>
       <c r="N24" s="49">
         <v>0</v>
       </c>
       <c r="O24" s="49">
         <v>0</v>
       </c>
       <c r="P24" s="49">
         <v>0</v>
       </c>
       <c r="Q24" s="49">
         <v>0</v>
       </c>
       <c r="R24" s="49">
         <v>0</v>
       </c>
       <c r="S24" s="49">
         <v>-6</v>
       </c>
-      <c r="T24" s="50">
+      <c r="T24" s="49">
         <v>-2</v>
       </c>
-      <c r="U24" s="63"/>
-      <c r="V24" s="48">
+      <c r="V24" s="63"/>
+      <c r="W24" s="48">
         <v>-26</v>
       </c>
-      <c r="W24" s="49">
+      <c r="X24" s="49">
         <v>-7</v>
       </c>
-      <c r="X24" s="49">
+      <c r="Y24" s="49">
         <v>-6</v>
       </c>
-      <c r="Y24" s="49">
-[...2 lines deleted...]
-      <c r="Z24" s="50">
+      <c r="Z24" s="49">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="50">
         <v>-8</v>
       </c>
-      <c r="AA24" s="30"/>
-[...1 lines deleted...]
-    <row r="25" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB24" s="30"/>
+    </row>
+    <row r="25" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="107" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="100"/>
       <c r="D25" s="51">
         <v>-704</v>
       </c>
       <c r="E25" s="52">
         <v>-373</v>
       </c>
       <c r="F25" s="52">
         <v>-422</v>
       </c>
       <c r="G25" s="52">
         <v>-451</v>
       </c>
       <c r="H25" s="52">
         <v>-656</v>
       </c>
       <c r="I25" s="52">
         <v>-533</v>
       </c>
       <c r="J25" s="52">
         <v>-916</v>
       </c>
@@ -4682,72 +4619,72 @@
       </c>
       <c r="L25" s="52">
         <v>-865</v>
       </c>
       <c r="M25" s="52">
         <v>-724</v>
       </c>
       <c r="N25" s="52">
         <v>-748</v>
       </c>
       <c r="O25" s="52">
         <v>-780</v>
       </c>
       <c r="P25" s="52">
         <v>-803</v>
       </c>
       <c r="Q25" s="52">
         <v>-909</v>
       </c>
       <c r="R25" s="52">
         <v>-943</v>
       </c>
       <c r="S25" s="52">
         <v>-1027</v>
       </c>
-      <c r="T25" s="53">
+      <c r="T25" s="52">
         <v>-1020</v>
       </c>
-      <c r="U25" s="67"/>
-      <c r="V25" s="51">
+      <c r="V25" s="67"/>
+      <c r="W25" s="51">
         <v>-1939</v>
       </c>
-      <c r="W25" s="52">
+      <c r="X25" s="52">
         <v>-1902</v>
       </c>
-      <c r="X25" s="52">
+      <c r="Y25" s="52">
         <v>-2968</v>
       </c>
-      <c r="Y25" s="52">
+      <c r="Z25" s="52">
         <v>-3055</v>
       </c>
-      <c r="Z25" s="53">
+      <c r="AA25" s="53">
         <v>-3899</v>
       </c>
-      <c r="AA25" s="30"/>
-[...1 lines deleted...]
-    <row r="26" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB25" s="30"/>
+    </row>
+    <row r="26" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="107" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="100"/>
       <c r="D26" s="51">
         <v>-84</v>
       </c>
       <c r="E26" s="52">
         <v>294</v>
       </c>
       <c r="F26" s="52">
         <v>183</v>
       </c>
       <c r="G26" s="52">
         <v>244</v>
       </c>
       <c r="H26" s="52">
         <v>-50</v>
       </c>
       <c r="I26" s="52">
         <v>111</v>
       </c>
       <c r="J26" s="52">
         <v>-156</v>
       </c>
@@ -4756,72 +4693,72 @@
       </c>
       <c r="L26" s="52">
         <v>22</v>
       </c>
       <c r="M26" s="52">
         <v>182</v>
       </c>
       <c r="N26" s="52">
         <v>64</v>
       </c>
       <c r="O26" s="52">
         <v>175</v>
       </c>
       <c r="P26" s="52">
         <v>410</v>
       </c>
       <c r="Q26" s="52">
         <v>114</v>
       </c>
       <c r="R26" s="52">
         <v>163</v>
       </c>
       <c r="S26" s="52">
         <v>185</v>
       </c>
-      <c r="T26" s="53">
+      <c r="T26" s="52">
         <v>438</v>
       </c>
-      <c r="U26" s="67"/>
-      <c r="V26" s="51">
+      <c r="V26" s="67"/>
+      <c r="W26" s="51">
         <v>633</v>
       </c>
-      <c r="W26" s="52">
+      <c r="X26" s="52">
         <v>671</v>
       </c>
-      <c r="X26" s="52">
+      <c r="Y26" s="52">
         <v>111</v>
       </c>
-      <c r="Y26" s="52">
+      <c r="Z26" s="52">
         <v>831</v>
       </c>
-      <c r="Z26" s="53">
+      <c r="AA26" s="53">
         <v>900</v>
       </c>
-      <c r="AA26" s="30"/>
-[...1 lines deleted...]
-    <row r="27" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB26" s="30"/>
+    </row>
+    <row r="27" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="108" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="100"/>
       <c r="D27" s="48">
         <v>41</v>
       </c>
       <c r="E27" s="49">
         <v>-14</v>
       </c>
       <c r="F27" s="49">
         <v>-60</v>
       </c>
       <c r="G27" s="49">
         <v>-6</v>
       </c>
       <c r="H27" s="49">
         <v>35</v>
       </c>
       <c r="I27" s="49">
         <v>-7</v>
       </c>
       <c r="J27" s="49">
         <v>-5</v>
       </c>
@@ -4830,72 +4767,72 @@
       </c>
       <c r="L27" s="49">
         <v>-7</v>
       </c>
       <c r="M27" s="49">
         <v>24</v>
       </c>
       <c r="N27" s="49">
         <v>-10</v>
       </c>
       <c r="O27" s="49">
         <v>39</v>
       </c>
       <c r="P27" s="49">
         <v>-290</v>
       </c>
       <c r="Q27" s="49">
         <v>4</v>
       </c>
       <c r="R27" s="49">
         <v>-16</v>
       </c>
       <c r="S27" s="49">
         <v>6</v>
       </c>
-      <c r="T27" s="50">
+      <c r="T27" s="49">
         <v>20</v>
       </c>
-      <c r="U27" s="63"/>
-      <c r="V27" s="48">
+      <c r="V27" s="63"/>
+      <c r="W27" s="48">
         <v>141</v>
       </c>
-      <c r="W27" s="49">
+      <c r="X27" s="49">
         <v>-45</v>
       </c>
-      <c r="X27" s="49">
+      <c r="Y27" s="49">
         <v>-20</v>
       </c>
-      <c r="Y27" s="49">
+      <c r="Z27" s="49">
         <v>-237</v>
       </c>
-      <c r="Z27" s="50">
+      <c r="AA27" s="50">
         <v>14</v>
       </c>
-      <c r="AA27" s="30"/>
-[...1 lines deleted...]
-    <row r="28" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB27" s="30"/>
+    </row>
+    <row r="28" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="108" t="s">
         <v>55</v>
       </c>
       <c r="C28" s="100"/>
       <c r="D28" s="48">
         <v>2</v>
       </c>
       <c r="E28" s="49">
         <v>2</v>
       </c>
       <c r="F28" s="49">
         <v>6</v>
       </c>
       <c r="G28" s="49">
         <v>13</v>
       </c>
       <c r="H28" s="49">
         <v>21</v>
       </c>
       <c r="I28" s="49">
         <v>24</v>
       </c>
       <c r="J28" s="49">
         <v>28</v>
       </c>
@@ -4904,72 +4841,72 @@
       </c>
       <c r="L28" s="49">
         <v>30</v>
       </c>
       <c r="M28" s="49">
         <v>32</v>
       </c>
       <c r="N28" s="49">
         <v>29</v>
       </c>
       <c r="O28" s="49">
         <v>28</v>
       </c>
       <c r="P28" s="49">
         <v>27</v>
       </c>
       <c r="Q28" s="49">
         <v>27</v>
       </c>
       <c r="R28" s="49">
         <v>27</v>
       </c>
       <c r="S28" s="49">
         <v>29</v>
       </c>
-      <c r="T28" s="50">
+      <c r="T28" s="49">
         <v>28</v>
       </c>
-      <c r="U28" s="63"/>
-      <c r="V28" s="48">
+      <c r="V28" s="63"/>
+      <c r="W28" s="48">
         <v>2</v>
       </c>
-      <c r="W28" s="49">
+      <c r="X28" s="49">
         <v>42</v>
       </c>
-      <c r="X28" s="49">
+      <c r="Y28" s="49">
         <v>110</v>
       </c>
-      <c r="Y28" s="49">
+      <c r="Z28" s="49">
         <v>116</v>
       </c>
-      <c r="Z28" s="50">
+      <c r="AA28" s="50">
         <v>111</v>
       </c>
-      <c r="AA28" s="30"/>
-[...1 lines deleted...]
-    <row r="29" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB28" s="30"/>
+    </row>
+    <row r="29" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="108" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="100"/>
       <c r="D29" s="48">
         <v>0</v>
       </c>
       <c r="E29" s="49">
         <v>4</v>
       </c>
       <c r="F29" s="49">
         <v>23</v>
       </c>
       <c r="G29" s="49">
         <v>-23</v>
       </c>
       <c r="H29" s="49">
         <v>-1</v>
       </c>
       <c r="I29" s="49">
         <v>-1</v>
       </c>
       <c r="J29" s="49">
         <v>14</v>
       </c>
@@ -4978,72 +4915,72 @@
       </c>
       <c r="L29" s="49">
         <v>13</v>
       </c>
       <c r="M29" s="49">
         <v>6</v>
       </c>
       <c r="N29" s="49">
         <v>-19</v>
       </c>
       <c r="O29" s="49">
         <v>26</v>
       </c>
       <c r="P29" s="49">
         <v>-3</v>
       </c>
       <c r="Q29" s="49">
         <v>1</v>
       </c>
       <c r="R29" s="49">
         <v>128</v>
       </c>
       <c r="S29" s="49">
         <v>8</v>
       </c>
-      <c r="T29" s="50">
+      <c r="T29" s="49">
         <v>-5</v>
       </c>
-      <c r="U29" s="63"/>
-      <c r="V29" s="48">
+      <c r="V29" s="63"/>
+      <c r="W29" s="48">
         <v>10</v>
       </c>
-      <c r="W29" s="49">
+      <c r="X29" s="49">
         <v>3</v>
       </c>
-      <c r="X29" s="49">
+      <c r="Y29" s="49">
         <v>11</v>
       </c>
-      <c r="Y29" s="49">
+      <c r="Z29" s="49">
         <v>10</v>
       </c>
-      <c r="Z29" s="50">
+      <c r="AA29" s="50">
         <v>132</v>
       </c>
-      <c r="AA29" s="30"/>
-[...1 lines deleted...]
-    <row r="30" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB29" s="30"/>
+    </row>
+    <row r="30" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="107" t="s">
         <v>57</v>
       </c>
       <c r="C30" s="100"/>
       <c r="D30" s="51">
         <v>-41</v>
       </c>
       <c r="E30" s="52">
         <v>286</v>
       </c>
       <c r="F30" s="52">
         <v>152</v>
       </c>
       <c r="G30" s="52">
         <v>228</v>
       </c>
       <c r="H30" s="52">
         <v>5</v>
       </c>
       <c r="I30" s="52">
         <v>127</v>
       </c>
       <c r="J30" s="52">
         <v>-119</v>
       </c>
@@ -5052,72 +4989,72 @@
       </c>
       <c r="L30" s="52">
         <v>58</v>
       </c>
       <c r="M30" s="52">
         <v>244</v>
       </c>
       <c r="N30" s="52">
         <v>64</v>
       </c>
       <c r="O30" s="52">
         <v>268</v>
       </c>
       <c r="P30" s="52">
         <v>144</v>
       </c>
       <c r="Q30" s="52">
         <v>146</v>
       </c>
       <c r="R30" s="52">
         <v>302</v>
       </c>
       <c r="S30" s="52">
         <v>228</v>
       </c>
-      <c r="T30" s="53">
+      <c r="T30" s="52">
         <v>481</v>
       </c>
-      <c r="U30" s="67"/>
-      <c r="V30" s="51">
+      <c r="V30" s="67"/>
+      <c r="W30" s="51">
         <v>786</v>
       </c>
-      <c r="W30" s="52">
+      <c r="X30" s="52">
         <v>671</v>
       </c>
-      <c r="X30" s="52">
+      <c r="Y30" s="52">
         <v>212</v>
       </c>
-      <c r="Y30" s="52">
+      <c r="Z30" s="52">
         <v>720</v>
       </c>
-      <c r="Z30" s="53">
+      <c r="AA30" s="53">
         <v>1157</v>
       </c>
-      <c r="AA30" s="30"/>
-[...1 lines deleted...]
-    <row r="31" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB30" s="30"/>
+    </row>
+    <row r="31" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="108" t="s">
         <v>58</v>
       </c>
       <c r="C31" s="100"/>
       <c r="D31" s="48">
         <v>12</v>
       </c>
       <c r="E31" s="49">
         <v>-61</v>
       </c>
       <c r="F31" s="49">
         <v>-38</v>
       </c>
       <c r="G31" s="49">
         <v>-46</v>
       </c>
       <c r="H31" s="49">
         <v>-2</v>
       </c>
       <c r="I31" s="49">
         <v>-22</v>
       </c>
       <c r="J31" s="49">
         <v>9</v>
       </c>
@@ -5126,72 +5063,72 @@
       </c>
       <c r="L31" s="49">
         <v>166</v>
       </c>
       <c r="M31" s="49">
         <v>-21</v>
       </c>
       <c r="N31" s="49">
         <v>43</v>
       </c>
       <c r="O31" s="49">
         <v>-16</v>
       </c>
       <c r="P31" s="49">
         <v>66</v>
       </c>
       <c r="Q31" s="49">
         <v>-16</v>
       </c>
       <c r="R31" s="49">
         <v>-64</v>
       </c>
       <c r="S31" s="49">
         <v>-5</v>
       </c>
-      <c r="T31" s="50">
+      <c r="T31" s="49">
         <v>-168</v>
       </c>
-      <c r="U31" s="63"/>
-      <c r="V31" s="48">
+      <c r="V31" s="63"/>
+      <c r="W31" s="48">
         <v>-110</v>
       </c>
-      <c r="W31" s="49">
+      <c r="X31" s="49">
         <v>-147</v>
       </c>
-      <c r="X31" s="49">
+      <c r="Y31" s="49">
         <v>94</v>
       </c>
-      <c r="Y31" s="49">
+      <c r="Z31" s="49">
         <v>72</v>
       </c>
-      <c r="Z31" s="50">
+      <c r="AA31" s="50">
         <v>-253</v>
       </c>
-      <c r="AA31" s="30"/>
-[...1 lines deleted...]
-    <row r="32" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB31" s="30"/>
+    </row>
+    <row r="32" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="107" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="100"/>
       <c r="D32" s="51">
         <v>-29</v>
       </c>
       <c r="E32" s="52">
         <v>225</v>
       </c>
       <c r="F32" s="52">
         <v>114</v>
       </c>
       <c r="G32" s="52">
         <v>182</v>
       </c>
       <c r="H32" s="52">
         <v>3</v>
       </c>
       <c r="I32" s="52">
         <v>105</v>
       </c>
       <c r="J32" s="52">
         <v>-110</v>
       </c>
@@ -5200,72 +5137,72 @@
       </c>
       <c r="L32" s="52">
         <v>224</v>
       </c>
       <c r="M32" s="52">
         <v>223</v>
       </c>
       <c r="N32" s="52">
         <v>107</v>
       </c>
       <c r="O32" s="52">
         <v>252</v>
       </c>
       <c r="P32" s="52">
         <v>210</v>
       </c>
       <c r="Q32" s="52">
         <v>130</v>
       </c>
       <c r="R32" s="52">
         <v>238</v>
       </c>
       <c r="S32" s="52">
         <v>223</v>
       </c>
-      <c r="T32" s="53">
+      <c r="T32" s="52">
         <v>313</v>
       </c>
-      <c r="U32" s="67"/>
-      <c r="V32" s="51">
+      <c r="V32" s="67"/>
+      <c r="W32" s="51">
         <v>676</v>
       </c>
-      <c r="W32" s="52">
+      <c r="X32" s="52">
         <v>524</v>
       </c>
-      <c r="X32" s="52">
+      <c r="Y32" s="52">
         <v>306</v>
       </c>
-      <c r="Y32" s="52">
+      <c r="Z32" s="52">
         <v>792</v>
       </c>
-      <c r="Z32" s="53">
+      <c r="AA32" s="53">
         <v>904</v>
       </c>
-      <c r="AA32" s="30"/>
-[...1 lines deleted...]
-    <row r="33" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB32" s="30"/>
+    </row>
+    <row r="33" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="108" t="s">
         <v>60</v>
       </c>
       <c r="C33" s="100"/>
       <c r="D33" s="48">
         <v>0</v>
       </c>
       <c r="E33" s="49">
         <v>0</v>
       </c>
       <c r="F33" s="49">
         <v>0</v>
       </c>
       <c r="G33" s="49">
         <v>0</v>
       </c>
       <c r="H33" s="49">
         <v>0</v>
       </c>
       <c r="I33" s="49">
         <v>0</v>
       </c>
       <c r="J33" s="49">
         <v>0</v>
       </c>
@@ -5274,72 +5211,72 @@
       </c>
       <c r="L33" s="49">
         <v>0</v>
       </c>
       <c r="M33" s="49">
         <v>0</v>
       </c>
       <c r="N33" s="49">
         <v>0</v>
       </c>
       <c r="O33" s="49">
         <v>0</v>
       </c>
       <c r="P33" s="49">
         <v>0</v>
       </c>
       <c r="Q33" s="49">
         <v>0</v>
       </c>
       <c r="R33" s="49">
         <v>0</v>
       </c>
       <c r="S33" s="49">
         <v>0</v>
       </c>
-      <c r="T33" s="50">
-[...3 lines deleted...]
-      <c r="V33" s="48">
+      <c r="T33" s="49">
+        <v>0</v>
+      </c>
+      <c r="V33" s="63"/>
+      <c r="W33" s="48">
         <v>-99</v>
       </c>
-      <c r="W33" s="49">
-[...1 lines deleted...]
-      </c>
       <c r="X33" s="49">
         <v>0</v>
       </c>
       <c r="Y33" s="49">
         <v>0</v>
       </c>
-      <c r="Z33" s="50">
-[...4 lines deleted...]
-    <row r="34" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z33" s="49">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="30"/>
+    </row>
+    <row r="34" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="108" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="100"/>
       <c r="D34" s="48">
         <v>0</v>
       </c>
       <c r="E34" s="49">
         <v>0</v>
       </c>
       <c r="F34" s="49">
         <v>0</v>
       </c>
       <c r="G34" s="49">
         <v>0</v>
       </c>
       <c r="H34" s="49">
         <v>0</v>
       </c>
       <c r="I34" s="49">
         <v>0</v>
       </c>
       <c r="J34" s="49">
         <v>0</v>
       </c>
@@ -5348,72 +5285,72 @@
       </c>
       <c r="L34" s="49">
         <v>0</v>
       </c>
       <c r="M34" s="49">
         <v>0</v>
       </c>
       <c r="N34" s="49">
         <v>0</v>
       </c>
       <c r="O34" s="49">
         <v>0</v>
       </c>
       <c r="P34" s="49">
         <v>0</v>
       </c>
       <c r="Q34" s="49">
         <v>0</v>
       </c>
       <c r="R34" s="49">
         <v>0</v>
       </c>
       <c r="S34" s="49">
         <v>0</v>
       </c>
-      <c r="T34" s="50">
-[...3 lines deleted...]
-      <c r="V34" s="48">
+      <c r="T34" s="49">
+        <v>0</v>
+      </c>
+      <c r="V34" s="63"/>
+      <c r="W34" s="48">
         <v>-28</v>
       </c>
-      <c r="W34" s="49">
-[...1 lines deleted...]
-      </c>
       <c r="X34" s="49">
         <v>0</v>
       </c>
       <c r="Y34" s="49">
         <v>0</v>
       </c>
-      <c r="Z34" s="50">
-[...4 lines deleted...]
-    <row r="35" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z34" s="49">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="30"/>
+    </row>
+    <row r="35" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="108" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="100"/>
       <c r="D35" s="48">
         <v>0</v>
       </c>
       <c r="E35" s="49">
         <v>0</v>
       </c>
       <c r="F35" s="49">
         <v>0</v>
       </c>
       <c r="G35" s="49">
         <v>0</v>
       </c>
       <c r="H35" s="49">
         <v>0</v>
       </c>
       <c r="I35" s="49">
         <v>0</v>
       </c>
       <c r="J35" s="49">
         <v>0</v>
       </c>
@@ -5422,72 +5359,72 @@
       </c>
       <c r="L35" s="49">
         <v>0</v>
       </c>
       <c r="M35" s="49">
         <v>0</v>
       </c>
       <c r="N35" s="49">
         <v>0</v>
       </c>
       <c r="O35" s="49">
         <v>0</v>
       </c>
       <c r="P35" s="49">
         <v>0</v>
       </c>
       <c r="Q35" s="49">
         <v>0</v>
       </c>
       <c r="R35" s="49">
         <v>0</v>
       </c>
       <c r="S35" s="49">
         <v>0</v>
       </c>
-      <c r="T35" s="50">
-[...3 lines deleted...]
-      <c r="V35" s="48">
+      <c r="T35" s="49">
+        <v>0</v>
+      </c>
+      <c r="V35" s="63"/>
+      <c r="W35" s="48">
         <v>-127</v>
       </c>
-      <c r="W35" s="49">
-[...1 lines deleted...]
-      </c>
       <c r="X35" s="49">
         <v>0</v>
       </c>
       <c r="Y35" s="49">
         <v>0</v>
       </c>
-      <c r="Z35" s="50">
-[...4 lines deleted...]
-    <row r="36" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="30"/>
+    </row>
+    <row r="36" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="107" t="s">
         <v>63</v>
       </c>
       <c r="C36" s="100"/>
       <c r="D36" s="54">
         <v>-29</v>
       </c>
       <c r="E36" s="55">
         <v>225</v>
       </c>
       <c r="F36" s="55">
         <v>114</v>
       </c>
       <c r="G36" s="55">
         <v>182</v>
       </c>
       <c r="H36" s="55">
         <v>3</v>
       </c>
       <c r="I36" s="55">
         <v>105</v>
       </c>
       <c r="J36" s="55">
         <v>-110</v>
       </c>
@@ -5496,89 +5433,89 @@
       </c>
       <c r="L36" s="55">
         <v>224</v>
       </c>
       <c r="M36" s="55">
         <v>223</v>
       </c>
       <c r="N36" s="55">
         <v>107</v>
       </c>
       <c r="O36" s="55">
         <v>252</v>
       </c>
       <c r="P36" s="55">
         <v>210</v>
       </c>
       <c r="Q36" s="55">
         <v>130</v>
       </c>
       <c r="R36" s="55">
         <v>238</v>
       </c>
       <c r="S36" s="55">
         <v>223</v>
       </c>
-      <c r="T36" s="56">
+      <c r="T36" s="55">
         <v>313</v>
       </c>
-      <c r="U36" s="67"/>
-      <c r="V36" s="54">
+      <c r="V36" s="67"/>
+      <c r="W36" s="54">
         <v>549</v>
       </c>
-      <c r="W36" s="55">
+      <c r="X36" s="55">
         <v>524</v>
       </c>
-      <c r="X36" s="55">
+      <c r="Y36" s="55">
         <v>306</v>
       </c>
-      <c r="Y36" s="55">
+      <c r="Z36" s="55">
         <v>792</v>
       </c>
-      <c r="Z36" s="56">
+      <c r="AA36" s="56">
         <v>904</v>
       </c>
-      <c r="AA36" s="30"/>
-[...1 lines deleted...]
-    <row r="37" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB36" s="30"/>
+    </row>
+    <row r="37" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="14"/>
       <c r="D37" s="14"/>
-      <c r="U37" s="63"/>
-[...3 lines deleted...]
-    <row r="38" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="V37" s="63"/>
+      <c r="W37" s="14"/>
+      <c r="AB37" s="30"/>
+    </row>
+    <row r="38" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="107" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="100"/>
       <c r="D38" s="13"/>
-      <c r="U38" s="67"/>
-[...3 lines deleted...]
-    <row r="39" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="V38" s="67"/>
+      <c r="W38" s="13"/>
+      <c r="AB38" s="30"/>
+    </row>
+    <row r="39" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="108" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="100"/>
       <c r="D39" s="57">
         <v>-0.03</v>
       </c>
       <c r="E39" s="58">
         <v>0.22</v>
       </c>
       <c r="F39" s="58">
         <v>0.11</v>
       </c>
       <c r="G39" s="58">
         <v>0.18</v>
       </c>
       <c r="H39" s="58">
         <v>0</v>
       </c>
       <c r="I39" s="58">
         <v>0.1</v>
       </c>
       <c r="J39" s="58">
         <v>-0.11</v>
       </c>
@@ -5587,72 +5524,72 @@
       </c>
       <c r="L39" s="58">
         <v>0.22</v>
       </c>
       <c r="M39" s="58">
         <v>0.21</v>
       </c>
       <c r="N39" s="58">
         <v>0.1</v>
       </c>
       <c r="O39" s="58">
         <v>0.24</v>
       </c>
       <c r="P39" s="58">
         <v>0.2</v>
       </c>
       <c r="Q39" s="58">
         <v>0.12</v>
       </c>
       <c r="R39" s="58">
         <v>0.22</v>
       </c>
       <c r="S39" s="58">
         <v>0.21</v>
       </c>
-      <c r="T39" s="59">
+      <c r="T39" s="58">
         <v>0.28999999999999998</v>
       </c>
-      <c r="U39" s="63"/>
-      <c r="V39" s="57">
+      <c r="V39" s="63"/>
+      <c r="W39" s="57">
         <v>0.66</v>
       </c>
-      <c r="W39" s="58">
+      <c r="X39" s="58">
         <v>0.51</v>
       </c>
-      <c r="X39" s="58">
+      <c r="Y39" s="58">
         <v>0.3</v>
       </c>
-      <c r="Y39" s="58">
+      <c r="Z39" s="58">
         <v>0.75</v>
       </c>
-      <c r="Z39" s="59">
+      <c r="AA39" s="59">
         <v>0.85</v>
       </c>
-      <c r="AA39" s="30"/>
-[...1 lines deleted...]
-    <row r="40" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB39" s="30"/>
+    </row>
+    <row r="40" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="108" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="100"/>
       <c r="D40" s="57">
         <v>-0.03</v>
       </c>
       <c r="E40" s="58">
         <v>0.22</v>
       </c>
       <c r="F40" s="58">
         <v>0.11</v>
       </c>
       <c r="G40" s="58">
         <v>0.18</v>
       </c>
       <c r="H40" s="58">
         <v>0</v>
       </c>
       <c r="I40" s="58">
         <v>0.1</v>
       </c>
       <c r="J40" s="58">
         <v>-0.11</v>
       </c>
@@ -5661,89 +5598,89 @@
       </c>
       <c r="L40" s="58">
         <v>0.21</v>
       </c>
       <c r="M40" s="58">
         <v>0.21</v>
       </c>
       <c r="N40" s="58">
         <v>0.1</v>
       </c>
       <c r="O40" s="58">
         <v>0.24</v>
       </c>
       <c r="P40" s="58">
         <v>0.2</v>
       </c>
       <c r="Q40" s="58">
         <v>0.12</v>
       </c>
       <c r="R40" s="58">
         <v>0.22</v>
       </c>
       <c r="S40" s="58">
         <v>0.21</v>
       </c>
-      <c r="T40" s="59">
+      <c r="T40" s="58">
         <v>0.28999999999999998</v>
       </c>
-      <c r="U40" s="63"/>
-      <c r="V40" s="57">
+      <c r="V40" s="63"/>
+      <c r="W40" s="57">
         <v>0.66</v>
       </c>
-      <c r="W40" s="58">
+      <c r="X40" s="58">
         <v>0.51</v>
       </c>
-      <c r="X40" s="58">
+      <c r="Y40" s="58">
         <v>0.28999999999999998</v>
       </c>
-      <c r="Y40" s="58">
+      <c r="Z40" s="58">
         <v>0.75</v>
       </c>
-      <c r="Z40" s="59">
+      <c r="AA40" s="59">
         <v>0.85</v>
       </c>
-      <c r="AA40" s="30"/>
-[...1 lines deleted...]
-    <row r="41" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB40" s="30"/>
+    </row>
+    <row r="41" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="14"/>
       <c r="D41" s="14"/>
-      <c r="U41" s="63"/>
-[...3 lines deleted...]
-    <row r="42" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="V41" s="63"/>
+      <c r="W41" s="14"/>
+      <c r="AB41" s="30"/>
+    </row>
+    <row r="42" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="107" t="s">
         <v>67</v>
       </c>
       <c r="C42" s="100"/>
       <c r="D42" s="13"/>
-      <c r="U42" s="67"/>
-[...3 lines deleted...]
-    <row r="43" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="V42" s="67"/>
+      <c r="W42" s="13"/>
+      <c r="AB42" s="30"/>
+    </row>
+    <row r="43" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="108" t="s">
         <v>68</v>
       </c>
       <c r="C43" s="100"/>
       <c r="D43" s="24">
         <v>1025</v>
       </c>
       <c r="E43" s="21">
         <v>1025</v>
       </c>
       <c r="F43" s="21">
         <v>1025</v>
       </c>
       <c r="G43" s="21">
         <v>1025</v>
       </c>
       <c r="H43" s="21">
         <v>1025</v>
       </c>
       <c r="I43" s="21">
         <v>1025</v>
       </c>
       <c r="J43" s="21">
         <v>1025</v>
       </c>
@@ -5752,72 +5689,72 @@
       </c>
       <c r="L43" s="21">
         <v>1032</v>
       </c>
       <c r="M43" s="21">
         <v>1044</v>
       </c>
       <c r="N43" s="21">
         <v>1049</v>
       </c>
       <c r="O43" s="21">
         <v>1052</v>
       </c>
       <c r="P43" s="21">
         <v>1055</v>
       </c>
       <c r="Q43" s="21">
         <v>1058</v>
       </c>
       <c r="R43" s="21">
         <v>1060</v>
       </c>
       <c r="S43" s="21">
         <v>1062</v>
       </c>
-      <c r="T43" s="26">
+      <c r="T43" s="21">
         <v>1063</v>
       </c>
-      <c r="U43" s="63"/>
-      <c r="V43" s="24">
+      <c r="V43" s="63"/>
+      <c r="W43" s="24">
         <v>1025</v>
       </c>
-      <c r="W43" s="21">
+      <c r="X43" s="21">
         <v>1025</v>
       </c>
-      <c r="X43" s="21">
+      <c r="Y43" s="21">
         <v>1027</v>
       </c>
-      <c r="Y43" s="21">
+      <c r="Z43" s="21">
         <v>1050</v>
       </c>
-      <c r="Z43" s="26">
+      <c r="AA43" s="26">
         <v>1061</v>
       </c>
-      <c r="AA43" s="30"/>
-[...1 lines deleted...]
-    <row r="44" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB43" s="30"/>
+    </row>
+    <row r="44" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="113" t="s">
         <v>66</v>
       </c>
       <c r="C44" s="100"/>
       <c r="D44" s="60">
         <v>1025</v>
       </c>
       <c r="E44" s="61">
         <v>1026</v>
       </c>
       <c r="F44" s="61">
         <v>1027</v>
       </c>
       <c r="G44" s="61">
         <v>1028</v>
       </c>
       <c r="H44" s="61">
         <v>1029</v>
       </c>
       <c r="I44" s="61">
         <v>1029</v>
       </c>
       <c r="J44" s="61">
         <v>1025</v>
       </c>
@@ -5826,150 +5763,151 @@
       </c>
       <c r="L44" s="61">
         <v>1058</v>
       </c>
       <c r="M44" s="61">
         <v>1060</v>
       </c>
       <c r="N44" s="61">
         <v>1063</v>
       </c>
       <c r="O44" s="61">
         <v>1064</v>
       </c>
       <c r="P44" s="61">
         <v>1065</v>
       </c>
       <c r="Q44" s="61">
         <v>1065</v>
       </c>
       <c r="R44" s="61">
         <v>1069</v>
       </c>
       <c r="S44" s="61">
         <v>1069</v>
       </c>
-      <c r="T44" s="62">
+      <c r="T44" s="61">
         <v>1068</v>
       </c>
-      <c r="U44" s="63"/>
-      <c r="V44" s="60">
+      <c r="V44" s="63"/>
+      <c r="W44" s="60">
         <v>1025</v>
       </c>
-      <c r="W44" s="61">
+      <c r="X44" s="61">
         <v>1028</v>
       </c>
-      <c r="X44" s="61">
+      <c r="Y44" s="61">
         <v>1044</v>
       </c>
-      <c r="Y44" s="61">
+      <c r="Z44" s="61">
         <v>1063</v>
       </c>
-      <c r="Z44" s="62">
+      <c r="AA44" s="62">
         <v>1068</v>
       </c>
-      <c r="AA44" s="30"/>
-[...1 lines deleted...]
-    <row r="45" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB44" s="30"/>
+    </row>
+    <row r="45" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="27">
         <v>1</v>
       </c>
       <c r="C45" s="112" t="s">
         <v>5</v>
       </c>
       <c r="D45" s="112"/>
       <c r="E45" s="112"/>
       <c r="F45" s="112"/>
       <c r="G45" s="112"/>
       <c r="H45" s="112"/>
       <c r="I45" s="112"/>
       <c r="J45" s="112"/>
       <c r="K45" s="112"/>
       <c r="L45" s="112"/>
       <c r="M45" s="112"/>
       <c r="N45" s="112"/>
       <c r="O45" s="112"/>
       <c r="P45" s="112"/>
       <c r="Q45" s="37"/>
       <c r="R45" s="37"/>
       <c r="S45" s="37"/>
       <c r="T45" s="37"/>
-      <c r="V45" s="69"/>
+      <c r="U45" s="37"/>
       <c r="W45" s="69"/>
       <c r="X45" s="69"/>
       <c r="Y45" s="69"/>
       <c r="Z45" s="69"/>
+      <c r="AA45" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="35">
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="C45:P45"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="A1:C3"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="B9:C10"/>
     <mergeCell ref="B12:C12"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:AA154"/>
   <sheetViews>
-    <sheetView showRuler="0" workbookViewId="0">
-      <selection sqref="A1:C3"/>
+    <sheetView tabSelected="1" showRuler="0" topLeftCell="H1" workbookViewId="0">
+      <selection activeCell="Z30" sqref="Z30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="4.42578125" customWidth="1"/>
     <col min="3" max="3" width="77.140625" customWidth="1"/>
     <col min="4" max="16" width="13.7109375" customWidth="1"/>
     <col min="17" max="20" width="14.28515625" customWidth="1"/>
     <col min="21" max="21" width="1.7109375" customWidth="1"/>
     <col min="22" max="26" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="114"/>
       <c r="B1" s="100"/>
       <c r="C1" s="100"/>
     </row>
     <row r="2" spans="1:27" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="100"/>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
     </row>
     <row r="3" spans="1:27" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="100"/>
       <c r="B3" s="100"/>
@@ -7353,51 +7291,51 @@
         <v>0.97900000000000009</v>
       </c>
       <c r="R30" s="75">
         <v>0.9820000000000001</v>
       </c>
       <c r="S30" s="75">
         <v>0.98299999999999998</v>
       </c>
       <c r="T30" s="76">
         <v>0.98299999999999998</v>
       </c>
       <c r="U30" s="85"/>
       <c r="V30" s="74">
         <v>0.95500000000000007</v>
       </c>
       <c r="W30" s="75">
         <v>0.96299999999999997</v>
       </c>
       <c r="X30" s="75">
         <v>0.96799999999999997</v>
       </c>
       <c r="Y30" s="75">
         <v>0.97799999999999998</v>
       </c>
       <c r="Z30" s="76">
-        <v>0.97799999999999998</v>
+        <v>0.9820000000000001</v>
       </c>
       <c r="AA30" s="30"/>
     </row>
     <row r="31" spans="2:27" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="14"/>
       <c r="D31" s="14"/>
       <c r="U31" s="34"/>
       <c r="V31" s="14"/>
       <c r="AA31" s="30"/>
     </row>
     <row r="32" spans="2:27" ht="31.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="107" t="s">
         <v>87</v>
       </c>
       <c r="C32" s="100"/>
       <c r="D32" s="14"/>
       <c r="U32" s="34"/>
       <c r="V32" s="14"/>
       <c r="AA32" s="30"/>
     </row>
     <row r="33" spans="2:27" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="108" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="100"/>
@@ -14385,51 +14323,51 @@
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="A1:C3"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B15:C15"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AB71"/>
   <sheetViews>
-    <sheetView showRuler="0" workbookViewId="0">
+    <sheetView showRuler="0" topLeftCell="I1" workbookViewId="0">
       <selection sqref="A1:C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="3.42578125" customWidth="1"/>
     <col min="3" max="3" width="85.85546875" customWidth="1"/>
     <col min="4" max="14" width="13.7109375" customWidth="1"/>
     <col min="15" max="15" width="13.85546875" customWidth="1"/>
     <col min="16" max="16" width="13.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.85546875" customWidth="1"/>
     <col min="18" max="20" width="13.7109375" customWidth="1"/>
     <col min="21" max="21" width="0.42578125" customWidth="1"/>
     <col min="22" max="28" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="101"/>
       <c r="B1" s="100"/>
       <c r="C1" s="100"/>
     </row>
     <row r="2" spans="1:27" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="100"/>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
@@ -18353,53 +18291,51 @@
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="A1:C3"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="B9:C10"/>
     <mergeCell ref="B12:C12"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:AA59"/>
   <sheetViews>
-    <sheetView showRuler="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showRuler="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="3.42578125" customWidth="1"/>
     <col min="3" max="3" width="85.85546875" customWidth="1"/>
     <col min="4" max="20" width="13.7109375" customWidth="1"/>
     <col min="21" max="21" width="0.42578125" customWidth="1"/>
     <col min="22" max="26" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="101"/>
       <c r="B1" s="100"/>
       <c r="C1" s="100"/>
     </row>
     <row r="2" spans="1:27" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="100"/>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
     </row>
     <row r="3" spans="1:27" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="100"/>
       <c r="B3" s="100"/>
       <c r="C3" s="100"/>
     </row>
@@ -21594,28 +21530,29 @@
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>KPI</vt:lpstr>
       <vt:lpstr>IS</vt:lpstr>
       <vt:lpstr>Non-GAAP</vt:lpstr>
       <vt:lpstr>CF</vt:lpstr>
       <vt:lpstr>BS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Workiva</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Workiva</dc:creator>
   <cp:keywords>wDesk</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>